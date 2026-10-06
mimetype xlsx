--- v0 (2026-10-06)
+++ v1 (2026-10-06)
@@ -628,51 +628,51 @@
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="56" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Export metadata</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="7" t="inlineStr">
         <is>
           <t>Generated at</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>2026-10-06 08:51:34+00:00</t>
+          <t>2026-10-06 18:09:45+00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="7" t="inlineStr">
         <is>
           <t>Source database</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Hosted demonstration database (synthetic data)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="7" t="inlineStr">
         <is>
           <t>Files</t>
         </is>
       </c>
       <c r="B5" t="n">
         <v>50</v>
       </c>
     </row>